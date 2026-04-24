--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leberte\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Groups\LEGAL\SKR work product\ADA Tax Deed spreadsheets\Available funds spreadsheet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF009BEA-C5F4-48A4-94BA-73D55F197CF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{98155F35-9248-424C-9FC4-C56ECFE50DC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29340" yWindow="240" windowWidth="26805" windowHeight="14985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tax Deed" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tax Deed'!$A$2:$B$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Tax Deed'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>CASE NUMBER</t>
   </si>
   <si>
     <t>BALANCE</t>
   </si>
   <si>
     <t>16-LW-000319</t>
   </si>
   <si>
     <t>17-LW-000827</t>
   </si>
   <si>
     <t>18-LW-000360</t>
   </si>
   <si>
     <t>21-LW-000195</t>
   </si>
   <si>
     <t>21-LW-000522</t>
   </si>
   <si>
     <t>22-LW-000082</t>
   </si>
   <si>
@@ -93,147 +94,153 @@
   <si>
     <t>24-LW-000175</t>
   </si>
   <si>
     <t>24-LW-000221</t>
   </si>
   <si>
     <t>24-LW-000289</t>
   </si>
   <si>
     <t>24-LW-000412</t>
   </si>
   <si>
     <t>24-LW-000437</t>
   </si>
   <si>
     <t>24-LW-000450</t>
   </si>
   <si>
     <t>24-LW-000588</t>
   </si>
   <si>
     <t>24-LW-000672</t>
   </si>
   <si>
-    <t>24-LW-000677</t>
-[...1 lines deleted...]
-  <si>
     <t>24-LW-000767</t>
   </si>
   <si>
     <t>24-LW-000810</t>
   </si>
   <si>
     <t>25-LW-000086</t>
   </si>
   <si>
     <t>25-LW-000118</t>
   </si>
   <si>
     <t>25-LW-000173</t>
   </si>
   <si>
     <t>25-LW-000252</t>
   </si>
   <si>
-    <t>25-LW-000325</t>
-[...1 lines deleted...]
-  <si>
     <t>25-LW-000326</t>
   </si>
   <si>
     <t>25-LW-000352</t>
   </si>
   <si>
     <t>25-LW-000342</t>
   </si>
   <si>
     <t>25-LW-000378</t>
   </si>
   <si>
     <t>25-LW-000397</t>
   </si>
   <si>
     <t>25-LW-000404</t>
   </si>
   <si>
     <t>25-LW-000429</t>
   </si>
   <si>
     <t>25-LW-000455</t>
   </si>
   <si>
     <t>25-LW-000470</t>
   </si>
   <si>
     <t>25-LW-000514</t>
   </si>
   <si>
     <t>25-LW-000549</t>
   </si>
   <si>
     <t>25-LW-000564</t>
   </si>
   <si>
     <t>25-LW-000574</t>
   </si>
   <si>
     <t>25-LW-000588</t>
   </si>
   <si>
     <t>25-LW-000531</t>
   </si>
   <si>
-    <t>25-LW-000669</t>
-[...4 lines deleted...]
-  <si>
     <t>25-LW-000690</t>
   </si>
   <si>
     <t>25-LW-000833</t>
   </si>
   <si>
     <t>25-LW-000837</t>
   </si>
   <si>
     <t>26-LW-000013</t>
   </si>
   <si>
     <t>26-LW-000003</t>
   </si>
   <si>
-    <t>as of 03/06/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>26-LW-000065</t>
   </si>
   <si>
     <t>26-LW-000067</t>
+  </si>
+  <si>
+    <t>23-LW-000544</t>
+  </si>
+  <si>
+    <t>26-LW-000119</t>
+  </si>
+  <si>
+    <t>26-LW-000125</t>
+  </si>
+  <si>
+    <t>26-LW-000128</t>
+  </si>
+  <si>
+    <t>26-LW-000147</t>
+  </si>
+  <si>
+    <t>26-LW-000344</t>
+  </si>
+  <si>
+    <t>as of 04/17/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1137,516 +1144,577 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B81"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>59530.89</v>
       </c>
-    </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>89470.91</v>
       </c>
-    </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D4" s="2"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5">
         <v>521651.56000000006</v>
       </c>
-    </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D5" s="2"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5">
         <v>144543.82999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>34125.040000000001</v>
       </c>
-    </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D7" s="2"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="5">
         <v>30182.050000000003</v>
       </c>
-    </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D8" s="2"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="5">
+        <v>275971.11</v>
+      </c>
+      <c r="D9" s="2"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B10" s="5">
         <v>29678.669999999984</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="D10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B11" s="5">
         <v>977.72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="D11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="5">
+      <c r="B12" s="5">
         <v>62.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="D12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>14837.84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B14" s="5">
         <v>7635.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B15" s="5">
         <v>36.39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="D15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B16" s="5">
         <v>1217.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="D16" s="2"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B17" s="5">
         <v>60338.130000000005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="D17" s="2"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>3815.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="D18" s="2"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="5">
+      <c r="B19" s="5">
         <v>44107.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="D19" s="2"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="5">
+      <c r="B20" s="5">
         <v>143603.92000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="D20" s="2"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>19</v>
-      </c>
-[...6 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B21" s="5">
         <v>420.4</v>
       </c>
-    </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D21" s="2"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B22" s="5">
         <v>26747.9</v>
       </c>
-    </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D22" s="2"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B23" s="5">
         <v>76.13</v>
       </c>
-    </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D23" s="2"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>9921.5099999999984</v>
       </c>
-    </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D24" s="2"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B25" s="5">
         <v>276624.62</v>
       </c>
-    </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D25" s="2"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B26" s="5">
         <v>10573.8</v>
       </c>
-    </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="D26" s="2"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B27" s="5">
-        <v>40763.429999999993</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+        <v>59247.790000000015</v>
+      </c>
+      <c r="D27" s="2"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="5">
-        <v>59345.750000000015</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+        <v>13694.789999999999</v>
+      </c>
+      <c r="D28" s="2"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B29" s="5">
-        <v>13694.789999999999</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+        <v>30227.34</v>
+      </c>
+      <c r="D29" s="2"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="5">
-        <v>30227.34</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+        <v>23874.09</v>
+      </c>
+      <c r="D30" s="2"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="5">
+        <v>12322.8</v>
+      </c>
+      <c r="D31" s="2"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="5">
-[...4 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="B32" s="5">
+        <v>22389.16</v>
+      </c>
+      <c r="D32" s="2"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B32" s="5">
-[...4 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="B33" s="5">
+        <v>47357.27</v>
+      </c>
+      <c r="D33" s="2"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="5">
-[...4 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B34" s="5">
+        <v>1264.7</v>
+      </c>
+      <c r="D34" s="2"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="5">
-[...4 lines deleted...]
-      <c r="A35" s="2" t="s">
+      <c r="B35" s="5">
+        <v>794.27</v>
+      </c>
+      <c r="D35" s="2"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="5">
-[...4 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="B36" s="5">
+        <v>50117.279999999999</v>
+      </c>
+      <c r="D36" s="2"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="5">
+        <v>11561.970000000001</v>
+      </c>
+      <c r="D37" s="2"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="5">
-[...4 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B38" s="5">
+        <v>7627.260000000002</v>
+      </c>
+      <c r="D38" s="2"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="5">
-[...12 lines deleted...]
-      <c r="A39" s="2" t="s">
+      <c r="B39" s="5">
+        <v>5944.21</v>
+      </c>
+      <c r="D39" s="2"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="5">
-[...4 lines deleted...]
-      <c r="A40" s="2" t="s">
+      <c r="B40" s="5">
+        <v>44355.55</v>
+      </c>
+      <c r="D40" s="2"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="5">
-[...6 lines deleted...]
-      </c>
       <c r="B41" s="5">
-        <v>44355.55</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+        <v>89431.47</v>
+      </c>
+      <c r="D41" s="2"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="5">
-        <v>89431.47</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+        <v>7414.1</v>
+      </c>
+      <c r="D42" s="2"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="5">
+        <v>275234.63</v>
+      </c>
+      <c r="D43" s="2"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="5">
-[...6 lines deleted...]
-      </c>
       <c r="B44" s="5">
-        <v>78021.509999999995</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+        <v>175584.44</v>
+      </c>
+      <c r="D44" s="2"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="5">
-        <v>7414.1</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+        <v>60466.869999999995</v>
+      </c>
+      <c r="D45" s="2"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="5">
+        <v>72918.33</v>
+      </c>
+      <c r="D46" s="2"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B46" s="5">
-[...4 lines deleted...]
-      <c r="A47" s="2" t="s">
+      <c r="B47" s="5">
+        <v>47251.64</v>
+      </c>
+      <c r="D47" s="2"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="5">
-[...4 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="B48" s="5">
+        <v>82251.33</v>
+      </c>
+      <c r="D48" s="2"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B48" s="5">
-[...6 lines deleted...]
-      </c>
       <c r="B49" s="5">
-        <v>72918.33</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+        <v>49644.45</v>
+      </c>
+      <c r="D49" s="2"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="5">
+        <v>580.99</v>
+      </c>
+      <c r="D50" s="2"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B50" s="5">
-[...4 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="B51" s="5">
+        <v>388.57</v>
+      </c>
+      <c r="D51" s="2"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B51" s="5">
-[...11 lines deleted...]
-    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B52" s="5">
+        <v>35146.85</v>
+      </c>
+      <c r="D52" s="2"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="5">
+        <v>21557.14</v>
+      </c>
+      <c r="D53" s="2"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="5"/>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="5"/>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="5"/>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="5"/>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="5"/>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="5"/>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="5"/>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="5"/>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="5"/>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="5"/>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="5"/>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="5"/>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="5"/>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="5"/>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="5"/>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="5"/>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
@@ -1666,61 +1734,53 @@
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
       <c r="B74" s="5"/>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
       <c r="B75" s="5"/>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
       <c r="B76" s="5"/>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="5"/>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
       <c r="B78" s="5"/>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
       <c r="B79" s="5"/>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:B71">
-    <sortCondition ref="A3:A71"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:B69">
+    <sortCondition ref="A3:A69"/>
   </sortState>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CHILLSBOROUGH COUNTY CLERK OF COURT &amp; COMPTROLLER 
 SCHEDULE OF TAX DEED PROCEEDS HELD IN THE REGISTRY</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -1731,25 +1791,36 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Tax Deed</vt:lpstr>
       <vt:lpstr>'Tax Deed'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lavoy, Betty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SV_HIDDEN_GRID_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
+</Properties>
+</file>