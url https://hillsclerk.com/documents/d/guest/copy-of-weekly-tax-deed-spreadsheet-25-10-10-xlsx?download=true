--- v4 (2026-04-24)
+++ v5 (2026-06-09)
@@ -1,246 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Groups\LEGAL\SKR work product\ADA Tax Deed spreadsheets\Available funds spreadsheet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{98155F35-9248-424C-9FC4-C56ECFE50DC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{598E425B-8043-44F1-AF7A-ABD8D6950FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tax Deed" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tax Deed'!$A$2:$B$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Tax Deed'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>CASE NUMBER</t>
   </si>
   <si>
     <t>BALANCE</t>
   </si>
   <si>
     <t>16-LW-000319</t>
   </si>
   <si>
     <t>17-LW-000827</t>
   </si>
   <si>
     <t>18-LW-000360</t>
   </si>
   <si>
-    <t>21-LW-000195</t>
-[...1 lines deleted...]
-  <si>
     <t>21-LW-000522</t>
   </si>
   <si>
     <t>22-LW-000082</t>
   </si>
   <si>
     <t>23-LW-001012</t>
   </si>
   <si>
-    <t>24-LW-000041</t>
-[...34 lines deleted...]
-  <si>
     <t>25-LW-000086</t>
   </si>
   <si>
     <t>25-LW-000118</t>
   </si>
   <si>
     <t>25-LW-000173</t>
   </si>
   <si>
     <t>25-LW-000252</t>
   </si>
   <si>
     <t>25-LW-000326</t>
   </si>
   <si>
-    <t>25-LW-000352</t>
-[...1 lines deleted...]
-  <si>
     <t>25-LW-000342</t>
   </si>
   <si>
     <t>25-LW-000378</t>
   </si>
   <si>
     <t>25-LW-000397</t>
   </si>
   <si>
     <t>25-LW-000404</t>
   </si>
   <si>
     <t>25-LW-000429</t>
   </si>
   <si>
-    <t>25-LW-000455</t>
-[...1 lines deleted...]
-  <si>
     <t>25-LW-000470</t>
   </si>
   <si>
     <t>25-LW-000514</t>
   </si>
   <si>
     <t>25-LW-000549</t>
   </si>
   <si>
     <t>25-LW-000564</t>
   </si>
   <si>
-    <t>25-LW-000574</t>
-[...4 lines deleted...]
-  <si>
     <t>25-LW-000531</t>
   </si>
   <si>
     <t>25-LW-000690</t>
   </si>
   <si>
     <t>25-LW-000833</t>
   </si>
   <si>
-    <t>25-LW-000837</t>
-[...1 lines deleted...]
-  <si>
     <t>26-LW-000013</t>
   </si>
   <si>
     <t>26-LW-000003</t>
   </si>
   <si>
     <t>26-LW-000065</t>
   </si>
   <si>
     <t>26-LW-000067</t>
   </si>
   <si>
     <t>23-LW-000544</t>
   </si>
   <si>
     <t>26-LW-000119</t>
   </si>
   <si>
     <t>26-LW-000125</t>
   </si>
   <si>
     <t>26-LW-000128</t>
   </si>
   <si>
     <t>26-LW-000147</t>
   </si>
   <si>
     <t>26-LW-000344</t>
   </si>
   <si>
-    <t>as of 04/17/2026</t>
+    <t>25-LW-000325</t>
+  </si>
+  <si>
+    <t>26-LW-000253</t>
+  </si>
+  <si>
+    <t>26-LW-000254</t>
+  </si>
+  <si>
+    <t>26-LW-000314</t>
+  </si>
+  <si>
+    <t>as of 06/05/2026</t>
+  </si>
+  <si>
+    <t>26-LW-000362</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -747,63 +708,66 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="72" applyFont="1"/>
     <xf numFmtId="44" fontId="16" fillId="33" borderId="0" xfId="72" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="73">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1144,534 +1108,561 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D79"/>
+  <dimension ref="A1:F79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>59530.89</v>
       </c>
       <c r="D3" s="2"/>
-    </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>89470.91</v>
       </c>
       <c r="D4" s="2"/>
-    </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5">
         <v>521651.56000000006</v>
       </c>
       <c r="D5" s="2"/>
-    </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5">
-        <v>144543.82999999999</v>
+        <v>34125.040000000001</v>
       </c>
       <c r="D6" s="2"/>
-    </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
-        <v>34125.040000000001</v>
+        <v>30182.050000000003</v>
       </c>
       <c r="D7" s="2"/>
-    </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="5">
+        <v>275971.11</v>
+      </c>
+      <c r="D8" s="2"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="B9" s="5">
-        <v>275971.11</v>
+        <v>29678.669999999984</v>
       </c>
       <c r="D9" s="2"/>
-    </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
-        <v>29678.669999999984</v>
+        <v>76.13</v>
       </c>
       <c r="D10" s="2"/>
-    </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="5">
+        <v>9921.5099999999984</v>
+      </c>
+      <c r="D11" s="2"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="B12" s="5">
-        <v>62.57</v>
+        <v>276624.62</v>
       </c>
       <c r="D12" s="2"/>
-    </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
-        <v>14837.84</v>
+        <v>10573.8</v>
       </c>
       <c r="D13" s="2"/>
-    </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5">
+        <v>536.99</v>
+      </c>
+      <c r="D14" s="2"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="5">
-[...5 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B15" s="5">
+        <v>59247.790000000015</v>
+      </c>
+      <c r="D15" s="2"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="5">
-[...5 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B16" s="5">
+        <v>13694.789999999999</v>
+      </c>
+      <c r="D16" s="2"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="5">
-[...5 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B17" s="5">
+        <v>23874.09</v>
+      </c>
+      <c r="D17" s="2"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="5">
-[...5 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="B18" s="5">
+        <v>12322.8</v>
+      </c>
+      <c r="D18" s="2"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="5">
-[...5 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="B19" s="5">
+        <v>22389.16</v>
+      </c>
+      <c r="D19" s="2"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="5">
-[...5 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B20" s="5">
+        <v>47357.27</v>
+      </c>
+      <c r="D20" s="2"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="5">
-[...5 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B21" s="5">
+        <v>794.27</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="5">
-[...5 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="B22" s="5">
+        <v>50117.279999999999</v>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="5">
+        <v>11561.970000000001</v>
+      </c>
+      <c r="D23" s="2"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="5">
-[...5 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="B24" s="5">
+        <v>7627.260000000002</v>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="5">
-[...14 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="B25" s="5">
+        <v>5944.21</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="5">
-[...5 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="B26" s="5">
+        <v>7414.1</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="5">
-[...5 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B27" s="5">
+        <v>136428.44</v>
+      </c>
+      <c r="D27" s="2"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="5">
+        <v>60466.869999999995</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="5">
-[...5 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="B29" s="5">
+        <v>72918.33</v>
+      </c>
+      <c r="D29" s="2"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="5">
-[...14 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B30" s="5">
+        <v>47251.64</v>
+      </c>
+      <c r="D30" s="2"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="B31" s="5">
-        <v>12322.8</v>
+        <v>82251.33</v>
       </c>
       <c r="D31" s="2"/>
-    </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="5">
-        <v>22389.16</v>
+        <v>49644.45</v>
       </c>
       <c r="D32" s="2"/>
-    </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="5">
-        <v>47357.27</v>
+        <v>580.99</v>
       </c>
       <c r="D33" s="2"/>
-    </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="5">
-        <v>1264.7</v>
+        <v>388.57</v>
       </c>
       <c r="D34" s="2"/>
-    </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="5">
-        <v>794.27</v>
+        <v>35146.85</v>
       </c>
       <c r="D35" s="2"/>
-    </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="5">
+        <v>149811.1</v>
+      </c>
+      <c r="D36" s="2"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="5">
+        <v>243172.77</v>
+      </c>
+      <c r="D37" s="2"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="5">
+        <v>71541.7</v>
+      </c>
+      <c r="D38" s="2"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="5">
-[...25 lines deleted...]
-      </c>
       <c r="B39" s="5">
-        <v>5944.21</v>
+        <v>21557.14</v>
       </c>
       <c r="D39" s="2"/>
-    </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B40" s="5">
-        <v>44355.55</v>
+        <v>149442.48000000001</v>
       </c>
       <c r="D40" s="2"/>
-    </row>
-[...6 lines deleted...]
-      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2"/>
+      <c r="B41" s="5"/>
       <c r="D41" s="2"/>
-    </row>
-[...15 lines deleted...]
-      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2"/>
+      <c r="B42" s="5"/>
+      <c r="D42" s="6"/>
+      <c r="F42" s="5"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2"/>
+      <c r="B43" s="5"/>
       <c r="D43" s="2"/>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2"/>
+      <c r="B44" s="5"/>
       <c r="D44" s="2"/>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2"/>
+      <c r="B45" s="5"/>
       <c r="D45" s="2"/>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="5"/>
       <c r="D46" s="2"/>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="5"/>
       <c r="D47" s="2"/>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2"/>
+      <c r="B48" s="5"/>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A49" s="2"/>
+      <c r="B49" s="5"/>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A50" s="2"/>
+      <c r="B50" s="5"/>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A51" s="2"/>
+      <c r="B51" s="5"/>
       <c r="D51" s="2"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A52" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A52" s="2"/>
+      <c r="B52" s="5"/>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A53" s="2"/>
+      <c r="B53" s="5"/>
       <c r="D53" s="2"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="5"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="5"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="5"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="5"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="5"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="5"/>