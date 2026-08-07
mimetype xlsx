--- v5 (2026-06-09)
+++ v6 (2026-08-07)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Groups\LEGAL\SKR work product\ADA Tax Deed spreadsheets\Available funds spreadsheet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Leberte\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{598E425B-8043-44F1-AF7A-ABD8D6950FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{79354A08-6C29-4C80-88AC-B14B235E9183}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tax Deed" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tax Deed'!$A$2:$B$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Tax Deed'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>CASE NUMBER</t>
   </si>
   <si>
     <t>BALANCE</t>
   </si>
   <si>
     <t>16-LW-000319</t>
   </si>
   <si>
     <t>17-LW-000827</t>
   </si>
   <si>
     <t>18-LW-000360</t>
   </si>
   <si>
     <t>21-LW-000522</t>
   </si>
   <si>
     <t>22-LW-000082</t>
   </si>
   <si>
     <t>23-LW-001012</t>
   </si>
   <si>
@@ -112,96 +112,129 @@
   <si>
     <t>25-LW-000429</t>
   </si>
   <si>
     <t>25-LW-000470</t>
   </si>
   <si>
     <t>25-LW-000514</t>
   </si>
   <si>
     <t>25-LW-000549</t>
   </si>
   <si>
     <t>25-LW-000564</t>
   </si>
   <si>
     <t>25-LW-000531</t>
   </si>
   <si>
     <t>25-LW-000690</t>
   </si>
   <si>
     <t>25-LW-000833</t>
   </si>
   <si>
-    <t>26-LW-000013</t>
-[...1 lines deleted...]
-  <si>
     <t>26-LW-000003</t>
   </si>
   <si>
     <t>26-LW-000065</t>
   </si>
   <si>
     <t>26-LW-000067</t>
   </si>
   <si>
     <t>23-LW-000544</t>
   </si>
   <si>
     <t>26-LW-000119</t>
   </si>
   <si>
     <t>26-LW-000125</t>
   </si>
   <si>
     <t>26-LW-000128</t>
   </si>
   <si>
     <t>26-LW-000147</t>
   </si>
   <si>
     <t>26-LW-000344</t>
   </si>
   <si>
     <t>25-LW-000325</t>
   </si>
   <si>
     <t>26-LW-000253</t>
   </si>
   <si>
     <t>26-LW-000254</t>
   </si>
   <si>
     <t>26-LW-000314</t>
   </si>
   <si>
-    <t>as of 06/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>26-LW-000362</t>
+  </si>
+  <si>
+    <t>26-LW-000346</t>
+  </si>
+  <si>
+    <t>26-LW-000398</t>
+  </si>
+  <si>
+    <t>26-LW-000404</t>
+  </si>
+  <si>
+    <t>25-LW-000588</t>
+  </si>
+  <si>
+    <t>26-LW-000438</t>
+  </si>
+  <si>
+    <t>26-LW-000443</t>
+  </si>
+  <si>
+    <t>26-LW-000447</t>
+  </si>
+  <si>
+    <t>26-LW-000457</t>
+  </si>
+  <si>
+    <t>26-LW-000462</t>
+  </si>
+  <si>
+    <t>26-LW-000468</t>
+  </si>
+  <si>
+    <t>26-LW-000487</t>
+  </si>
+  <si>
+    <t>26-LW-000488</t>
+  </si>
+  <si>
+    <t>as of 07/31/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -708,66 +741,63 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="72" applyFont="1"/>
     <xf numFmtId="44" fontId="16" fillId="33" borderId="0" xfId="72" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="73">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1108,604 +1138,616 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F79"/>
+  <dimension ref="A1:E79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.5703125" style="3" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="13.28515625" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>59530.89</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="5"/>
-      <c r="F3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>89470.91</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="5"/>
-      <c r="F4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5">
         <v>521651.56000000006</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="5"/>
-      <c r="F5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5">
         <v>34125.040000000001</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="5"/>
-      <c r="F6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>30182.050000000003</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="5"/>
-      <c r="F7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B8" s="5">
         <v>275971.11</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="5"/>
-      <c r="F8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>29678.669999999984</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="5"/>
-      <c r="F9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>76.13</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="5"/>
-      <c r="F10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
         <v>9921.5099999999984</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="5"/>
-      <c r="F11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>276624.62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="5"/>
-      <c r="F12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>10573.8</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="5"/>
-      <c r="F13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B14" s="5">
         <v>536.99</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="5"/>
-      <c r="F14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5">
-        <v>59247.790000000015</v>
+        <v>59092.79</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="5"/>
-      <c r="F15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5">
         <v>13694.789999999999</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="5"/>
-      <c r="F16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5">
         <v>23874.09</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5">
         <v>12322.8</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="5"/>
-      <c r="F18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="5">
         <v>22389.16</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="5"/>
-      <c r="F19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="5">
         <v>47357.27</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="5"/>
-      <c r="F20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="5">
         <v>794.27</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="5"/>
-      <c r="F21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="5">
-        <v>50117.279999999999</v>
+        <v>8.8600000000005821</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="5"/>
-      <c r="F22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="5">
         <v>11561.970000000001</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="5"/>
-      <c r="F23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="5">
         <v>7627.260000000002</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="5"/>
-      <c r="F24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="5">
         <v>5944.21</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="5"/>
-      <c r="F25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B26" s="5">
-        <v>7414.1</v>
+        <v>1682.36</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="5"/>
-      <c r="F26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B27" s="5">
-        <v>136428.44</v>
+        <v>7414.1</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="5"/>
-      <c r="F27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B28" s="5">
-        <v>60466.869999999995</v>
+        <v>136428.44</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="5"/>
-      <c r="F28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="5">
-        <v>72918.33</v>
+        <v>60466.869999999995</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="5"/>
-      <c r="F29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B30" s="5">
         <v>47251.64</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="5"/>
-      <c r="F30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B31" s="5">
         <v>82251.33</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="5"/>
-      <c r="F31" s="5"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B32" s="5">
         <v>49644.45</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="5"/>
-      <c r="F32" s="5"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B33" s="5">
         <v>580.99</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="5"/>
-      <c r="F33" s="5"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B34" s="5">
         <v>388.57</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="5"/>
-      <c r="F34" s="5"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B35" s="5">
         <v>35146.85</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="5"/>
-      <c r="F35" s="5"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B36" s="5">
         <v>149811.1</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="5"/>
-      <c r="F36" s="5"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B37" s="5">
         <v>243172.77</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="5"/>
-      <c r="F37" s="5"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B38" s="5">
         <v>71541.7</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="5"/>
-      <c r="F38" s="5"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B39" s="5">
         <v>21557.14</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="5"/>
-      <c r="F39" s="5"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B40" s="5">
-        <v>149442.48000000001</v>
+        <v>102459.86</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="5"/>
-      <c r="F40" s="5"/>
-[...3 lines deleted...]
-      <c r="B41" s="5"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="5">
+        <v>149452.48000000001</v>
+      </c>
       <c r="D41" s="2"/>
       <c r="E41" s="5"/>
-      <c r="F41" s="5"/>
-[...9 lines deleted...]
-      <c r="B43" s="5"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="5">
+        <v>65374.21</v>
+      </c>
+      <c r="D42" s="2"/>
+      <c r="E42" s="5"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="5">
+        <v>5223.53</v>
+      </c>
       <c r="D43" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B44" s="5"/>
+      <c r="E43" s="5"/>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="5">
+        <v>110.99</v>
+      </c>
       <c r="D44" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B45" s="5"/>
+      <c r="E44" s="5"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="5">
+        <v>19884.830000000002</v>
+      </c>
       <c r="D45" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B46" s="5"/>
+      <c r="E45" s="5"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B46" s="5">
+        <v>30869.06</v>
+      </c>
       <c r="D46" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B47" s="5"/>
+      <c r="E46" s="5"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="5">
+        <v>51045.53</v>
+      </c>
       <c r="D47" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B48" s="5"/>
+      <c r="E47" s="5"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="5">
+        <v>21981.08</v>
+      </c>
       <c r="D48" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B49" s="5"/>
+      <c r="E48" s="5"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="5">
+        <v>34957.15</v>
+      </c>
       <c r="D49" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B50" s="5"/>
+      <c r="E49" s="5"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="5">
+        <v>18986.52</v>
+      </c>
       <c r="D50" s="2"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B51" s="5"/>
+      <c r="E50" s="5"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="5">
+        <v>61189.91</v>
+      </c>
       <c r="D51" s="2"/>
-    </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E51" s="5"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="5"/>
-      <c r="D52" s="2"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="5"/>
-      <c r="D53" s="2"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="5"/>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="5"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="5"/>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="5"/>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="5"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="5"/>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="5"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="5"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="5"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="5"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="5"/>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="5"/>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="5"/>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="5"/>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="5"/>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="5"/>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>